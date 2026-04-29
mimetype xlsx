--- v0 (2025-10-19)
+++ v1 (2026-04-29)
@@ -25,51 +25,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="B  Elektrische Bauteile" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Materialnummer</t>
   </si>
   <si>
     <t>Bezeichnung</t>
   </si>
   <si>
-    <t>Kunststoffdeckelplatte</t>
+    <t>Kunststoffdeckelplatte UEKTOP0ST0</t>
   </si>
   <si>
     <t>Stromwandler TAM UEKTAM0ST0</t>
   </si>
   <si>
     <t>Transformator 200-400-460-575V 24V 180VA</t>
   </si>
   <si>
     <t>Schütz AF09-30-10-11</t>
   </si>
   <si>
     <t>M45640</t>
   </si>
   <si>
     <t>Sicherungshalter 2pol. 30A</t>
   </si>
   <si>
     <t>Steuerung UEY10LS200</t>
   </si>
   <si>
     <t>M59501</t>
   </si>
   <si>
     <t>Anschlussblock UEKTERST02</t>
   </si>