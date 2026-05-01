--- v1 (2026-03-04)
+++ v2 (2026-05-01)
@@ -28,51 +28,51 @@
   </bookViews>
   <sheets>
     <sheet name="A  Gesamtstückliste" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Position</t>
   </si>
   <si>
     <t>Materialnummer</t>
   </si>
   <si>
     <t>Bezeichnung</t>
   </si>
   <si>
     <t>Dichtung Wassertank US-FN-17-0018</t>
   </si>
   <si>
-    <t>Hauptplatine HW2.0 80/111</t>
+    <t>Hauptplatine FN-HW2.0 80/111</t>
   </si>
   <si>
     <t>Wärmeleitfolie US-FN-17-0028</t>
   </si>
   <si>
     <t>Temperaturwächter BK05-BB5D-55</t>
   </si>
   <si>
     <t>O-Ring 468766</t>
   </si>
   <si>
     <t>Nebelschlauch 11002627</t>
   </si>
   <si>
     <t>Schlauschelle 53802032</t>
   </si>
   <si>
     <t>Abstandshalter Schwingele. US-FN-17-0023</t>
   </si>
   <si>
     <t>O-Ring Abstandshalter 991725047</t>
   </si>
   <si>
     <t>Transistor NPN 2SC3835</t>
   </si>