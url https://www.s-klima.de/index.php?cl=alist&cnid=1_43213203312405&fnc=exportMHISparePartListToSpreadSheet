--- v0 (2025-10-18)
+++ v1 (2026-04-29)
@@ -43,51 +43,51 @@
   <si>
     <t>Materialnummer</t>
   </si>
   <si>
     <t>Bezeichnung</t>
   </si>
   <si>
     <t>Abdeckung Leistungsanschlüsse URKCR10020</t>
   </si>
   <si>
     <t>PTC-Fühler URKPTCL020</t>
   </si>
   <si>
     <t>M69400</t>
   </si>
   <si>
     <t>Schaumsensor URKFS00000</t>
   </si>
   <si>
     <t>Dampfzylinderdeckel URKCOP8020</t>
   </si>
   <si>
     <t>Bausatz Heizelement URKH03I405</t>
   </si>
   <si>
-    <t>Dichtung Zylinderdeckel/Flansch UR 53, -</t>
+    <t>Dichtung Zylinderdeckel URKG200XXL</t>
   </si>
   <si>
     <t>M70611</t>
   </si>
   <si>
     <t>Fühler NTC URKNTC0000</t>
   </si>
   <si>
     <t>Bausatz Dampfzylinder URKB600020</t>
   </si>
   <si>
     <t>M57478</t>
   </si>
   <si>
     <t>Zylinderfilter Set URKF0000XL</t>
   </si>
   <si>
     <t>Flansch BG URKFLAN020</t>
   </si>
   <si>
     <t>M88670</t>
   </si>
   <si>
     <t>Klemmen PTC-Fühlerkabel URKTB00000</t>
   </si>